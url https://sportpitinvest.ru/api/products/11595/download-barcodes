--- v0 (2026-05-02)
+++ v1 (2026-09-14)
@@ -23,84 +23,84 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Штрих</t>
   </si>
   <si>
-    <t>2SN L-Carnitine + Guarana concentrate 500ml [Вишня]</t>
+    <t>2SN L-Carnitine+Guarana concentrate 500ml [Вишня]</t>
   </si>
   <si>
     <t>ean13</t>
   </si>
   <si>
     <t>4607087124078</t>
   </si>
   <si>
-    <t>2SN L-Carnitine + Guarana concentrate 500ml [Гранат]</t>
+    <t>2SN L-Carnitine+Guarana concentrate 500ml [Гранат]</t>
   </si>
   <si>
     <t>4607087124085</t>
   </si>
   <si>
-    <t>2SN L-Carnitine + Guarana concentrate 500ml [Черная смородина]</t>
+    <t>2SN L-Carnitine+Guarana concentrate 500ml [Черная смородина]</t>
   </si>
   <si>
     <t>4607087124108</t>
   </si>
   <si>
-    <t>2SN L-Carnitine + Guarana concentrate 500ml [Ананас]</t>
+    <t>2SN L-Carnitine+Guarana concentrate 500ml [Ананас]</t>
   </si>
   <si>
     <t>4607087124061</t>
   </si>
   <si>
-    <t>2SN L-Carnitine + Guarana concentrate 500ml [Клубника]</t>
+    <t>2SN L-Carnitine+Guarana concentrate 500ml [Клубника]</t>
   </si>
   <si>
     <t>4607087124092</t>
   </si>
   <si>
-    <t>2SN L-Carnitine + Guarana concentrate 500ml [Манго]</t>
+    <t>2SN L-Carnitine+Guarana concentrate 500ml [Манго]</t>
   </si>
   <si>
     <t>4670215104495</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -414,51 +414,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="74.267578" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="71.8396" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>