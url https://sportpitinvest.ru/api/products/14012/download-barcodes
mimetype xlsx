--- v0 (2026-05-01)
+++ v1 (2026-09-14)
@@ -56,51 +56,51 @@
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Грейпфрут]</t>
   </si>
   <si>
     <t>4606318000334</t>
   </si>
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Маракуя]</t>
   </si>
   <si>
     <t>4606318000082</t>
   </si>
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Ежевикa]</t>
   </si>
   <si>
     <t>4606318000358</t>
   </si>
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Апельсин]</t>
   </si>
   <si>
     <t>4630172251397</t>
   </si>
   <si>
-    <t>Sportinia BCAA 6000 500 ml (кратно 12) [Манго]</t>
+    <t>Sportinia BCAA 6000 500 ml (кратно 12) [Манго-папайя]</t>
   </si>
   <si>
     <t>4606318000068</t>
   </si>
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Дыня и мята (без сахара)]</t>
   </si>
   <si>
     <t>4630172251694</t>
   </si>
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Вишня и мята (без сахара)]</t>
   </si>
   <si>
     <t>4630172251687</t>
   </si>
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Bubble gum (Банан Мята) (без сахара)]</t>
   </si>
   <si>
     <t>4630172251700</t>
   </si>
   <si>
     <t>Sportinia BCAA 6000 500 ml (кратно 12) [Фейхоа]</t>
   </si>